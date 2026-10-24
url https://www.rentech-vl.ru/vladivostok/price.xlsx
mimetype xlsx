--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -51,51 +51,51 @@
     </border>
   </borders>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="44" customWidth="1"/>
     <col min="3" max="3" width="70" customWidth="1"/>
     <col min="4" max="5" width="16" customWidth="1"/>
     <col min="6" max="6" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t>Прайс-лист СтройАвтоПарк — Владивосток на 23.10.2026</t>
+          <t>Прайс-лист СтройАвтоПарк — Владивосток на 24.10.2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="1">
         <is>
           <t>Техника</t>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="1">
         <is>
           <t>Модель</t>
         </is>
       </c>
       <c r="C2" t="inlineStr" s="1">
         <is>
           <t>Характеристики</t>
         </is>
       </c>
       <c r="D2" t="inlineStr" s="1">
         <is>
           <t>Цена за час, ₽</t>
         </is>
       </c>
       <c r="E2" t="inlineStr" s="1">